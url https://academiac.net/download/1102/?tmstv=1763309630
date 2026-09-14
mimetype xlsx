--- v0 (2025-12-06)
+++ v1 (2026-09-14)
@@ -1,307 +1,274 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...2 lines deleted...]
-  <workbookProtection/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10909"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/pauline/Desktop/"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6253012E-0C73-854C-9871-90A703992651}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
+    <workbookView xWindow="0" yWindow="500" windowWidth="28800" windowHeight="15520" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Gantt chart" sheetId="1" state="visible" r:id="rId2"/>
+    <sheet name="Gantt chart" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
+  <calcPr calcId="0" iterateDelta="1E-4"/>
   <extLst>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="29">
-[...16 lines deleted...]
-    <t xml:space="preserve">Develop method, protocol design, explore projects</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="40">
+  <si>
+    <t>Year 1</t>
+  </si>
+  <si>
+    <t>Year 2</t>
+  </si>
+  <si>
+    <t>Year 3</t>
+  </si>
+  <si>
+    <t>Year 4</t>
+  </si>
+  <si>
+    <t>read literature</t>
   </si>
   <si>
     <t xml:space="preserve">CM </t>
   </si>
   <si>
     <t xml:space="preserve">Submit </t>
   </si>
   <si>
-    <t xml:space="preserve">perform experiments on main project</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">Write thesis</t>
+    <t>Paper revision</t>
+  </si>
+  <si>
+    <t>IC</t>
+  </si>
+  <si>
+    <t>Write thesis</t>
   </si>
   <si>
     <t xml:space="preserve">Graduation </t>
   </si>
   <si>
-    <t xml:space="preserve">Reading</t>
-[...38 lines deleted...]
-    <t xml:space="preserve">from https://academiac.net/2018/11/20/guidelines-to-draw-a-timeline-of-your-phd/</t>
+    <t>Reading</t>
+  </si>
+  <si>
+    <t>Method</t>
+  </si>
+  <si>
+    <t>IC = International Conference</t>
+  </si>
+  <si>
+    <t>Papers</t>
+  </si>
+  <si>
+    <t>Milestone</t>
+  </si>
+  <si>
+    <t>Graduation</t>
+  </si>
+  <si>
+    <t>from https://academiac.net/2018/11/20/guidelines-to-draw-a-timeline-of-your-phd/</t>
+  </si>
+  <si>
+    <t>month</t>
+  </si>
+  <si>
+    <t>perform experiments on main project 1</t>
+  </si>
+  <si>
+    <t>perform experiments on main project 2</t>
+  </si>
+  <si>
+    <t>write paper 1</t>
+  </si>
+  <si>
+    <t>write paper 2</t>
+  </si>
+  <si>
+    <t>Develop methods, protocol design, explore projects</t>
+  </si>
+  <si>
+    <t>Literature reading is likely to be heavier in the first year but will still be important throughout the doctoral process.</t>
+  </si>
+  <si>
+    <t>The IC is put here at a relative random time to serve as a reminder of something one might want to consider for the yea 3 or 4.</t>
+  </si>
+  <si>
+    <t>This timeline is a very simplified example, you will need to adjust it to your specific needs.</t>
+  </si>
+  <si>
+    <t>year</t>
+  </si>
+  <si>
+    <t>reading</t>
+  </si>
+  <si>
+    <t>Project design</t>
+  </si>
+  <si>
+    <t>Committee Meeting</t>
+  </si>
+  <si>
+    <t>Experiments</t>
+  </si>
+  <si>
+    <t>Writing paper</t>
+  </si>
+  <si>
+    <t>Attend conference</t>
+  </si>
+  <si>
+    <t>Writing thesis and preparing your defense</t>
+  </si>
+  <si>
+    <t>CM = Committee Meeting = time to review your timeline and refine it</t>
+  </si>
+  <si>
+    <t>Some tasks can be performed in parallel, like finishing up some experiments while writing a paper.</t>
+  </si>
+  <si>
+    <t>https://academiac.net/coaching/</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Downloading a template is nice, but would you like to discuss with a real person about </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="5"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>your</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="16"/>
+        <color theme="5"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> PhD timeline? Contact me now = September/October 2026 if you would like to benefit from PhD coaching at an affordable price!</t>
+    </r>
+  </si>
+  <si>
+    <t>I am currently undertaking training to become a certified coach and to pass the certification I need to practise coaching with clients =&gt; a win-win opportunity! Check my web page and contact me soon!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-    <numFmt numFmtId="166" formatCode="M"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="m"/>
   </numFmts>
-  <fonts count="16">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...65 lines deleted...]
-      <b val="true"/>
+      <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-      <b val="true"/>
+      <b/>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="13"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
+      <color theme="5"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="5"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="17">
+  <fills count="13">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
-    </fill>
-[...34 lines deleted...]
-      </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDDDDDD"/>
         <bgColor rgb="FFFFE3CC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF9DEBA3"/>
         <bgColor rgb="FFBCEBC0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFBCEBC0"/>
         <bgColor rgb="FFB8E8EC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF9B99"/>
         <bgColor rgb="FFFF8080"/>
       </patternFill>
     </fill>
@@ -313,454 +280,314 @@
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFCC597"/>
         <bgColor rgb="FFFFCCCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCDF086"/>
         <bgColor rgb="FFBCEBC0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB8E8EC"/>
         <bgColor rgb="FFBCEBC0"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF9BF3FF"/>
         <bgColor rgb="FFB8E8EC"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF9BF3FF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFB8E8EC"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="10">
-    <border diagonalUp="false" diagonalDown="false">
+  <borders count="9">
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...1 lines deleted...]
-        <color rgb="FF808080"/>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
       </left>
-      <right style="thin">
-        <color rgb="FF808080"/>
+      <right style="hair">
+        <color auto="1"/>
       </right>
-      <top style="thin">
-        <color rgb="FF808080"/>
+      <top style="hair">
+        <color auto="1"/>
       </top>
-      <bottom style="thin">
-[...7 lines deleted...]
-      <top style="hair"/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-      <left style="hair"/>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
+    <border>
       <left/>
-      <right style="hair"/>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-[...1 lines deleted...]
-      <right style="hair"/>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
+    <border>
       <left style="medium">
         <color rgb="FFFF0000"/>
       </left>
       <right style="medium">
         <color rgb="FFFF0000"/>
       </right>
       <top style="medium">
         <color rgb="FFFF0000"/>
       </top>
       <bottom style="medium">
         <color rgb="FFFF0000"/>
       </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
-      <left style="hair"/>
+    <border>
+      <left style="hair">
+        <color auto="1"/>
+      </left>
       <right/>
       <top/>
-      <bottom style="hair"/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
+    <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="hair"/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
-    <border diagonalUp="false" diagonalDown="false">
+    <border>
       <left/>
-      <right style="hair"/>
+      <right style="hair">
+        <color auto="1"/>
+      </right>
       <top/>
-      <bottom style="hair"/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="36">
-[...70 lines deleted...]
-    </xf>
+  <cellStyleXfs count="2">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="54">
-[...215 lines deleted...]
-    </xf>
+  <cellXfs count="52">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="10" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="8" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="164" fontId="0" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="4" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="9" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
-  <cellStyles count="22">
-[...21 lines deleted...]
-    <cellStyle name="Accent 3" xfId="35" builtinId="53" customBuiltin="true"/>
+  <cellStyles count="2">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Texte explicatif" xfId="1" builtinId="53" customBuiltin="1"/>
   </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="FF000000"/>
       <rgbColor rgb="FFFFFFFF"/>
       <rgbColor rgb="FFFF0000"/>
       <rgbColor rgb="FF00FF00"/>
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FFCDF086"/>
       <rgbColor rgb="FFFF00FF"/>
       <rgbColor rgb="FF00FFFF"/>
       <rgbColor rgb="FFCC0000"/>
       <rgbColor rgb="FF006600"/>
       <rgbColor rgb="FF000080"/>
       <rgbColor rgb="FF996600"/>
       <rgbColor rgb="FF800080"/>
       <rgbColor rgb="FF008080"/>
       <rgbColor rgb="FFFFCCCC"/>
       <rgbColor rgb="FF808080"/>
       <rgbColor rgb="FF9999FF"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FFFFFFCC"/>
       <rgbColor rgb="FFB8E8EC"/>
       <rgbColor rgb="FF660066"/>
       <rgbColor rgb="FFFF8080"/>
       <rgbColor rgb="FF0066CC"/>
@@ -775,1382 +602,1504 @@
       <rgbColor rgb="FF0000FF"/>
       <rgbColor rgb="FF00CCFF"/>
       <rgbColor rgb="FFBCEBC0"/>
       <rgbColor rgb="FFCCFFCC"/>
       <rgbColor rgb="FFFFE3CC"/>
       <rgbColor rgb="FF9BF3FF"/>
       <rgbColor rgb="FFFF9B99"/>
       <rgbColor rgb="FFCC99FF"/>
       <rgbColor rgb="FFFCC597"/>
       <rgbColor rgb="FF3366FF"/>
       <rgbColor rgb="FF33CCCC"/>
       <rgbColor rgb="FF9DEBA3"/>
       <rgbColor rgb="FFFFCC00"/>
       <rgbColor rgb="FFFF9900"/>
       <rgbColor rgb="FFFF6600"/>
       <rgbColor rgb="FF666699"/>
       <rgbColor rgb="FF969696"/>
       <rgbColor rgb="FF003366"/>
       <rgbColor rgb="FF339966"/>
       <rgbColor rgb="FF003300"/>
       <rgbColor rgb="FF333300"/>
       <rgbColor rgb="FF993300"/>
       <rgbColor rgb="FF993366"/>
       <rgbColor rgb="FF333399"/>
       <rgbColor rgb="FF333333"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
     </indexedColors>
+    <mruColors>
+      <color rgb="FFB8E8EC"/>
+      <color rgb="FF9BF3FF"/>
+    </mruColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-</Relationships>
+<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academiac.net/2018/11/20/guidelines-to-draw-a-timeline-of-your-phd/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...3 lines deleted...]
-  <dimension ref="A1:AMJ23"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:AMJ31"/>
   <sheetViews>
-    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A1" colorId="64" zoomScale="71" zoomScaleNormal="71" zoomScalePageLayoutView="100" workbookViewId="0">
-      <selection pane="topLeft" activeCell="C2" activeCellId="0" sqref="C2"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="1" style="0" width="3.57"/>
-[...2 lines deleted...]
-    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1025" min="1013" style="0" width="10.83"/>
+    <col min="1" max="1" width="9" customWidth="1"/>
+    <col min="2" max="2" width="38" customWidth="1"/>
+    <col min="3" max="50" width="3.5" style="19" customWidth="1"/>
+    <col min="51" max="1012" width="10.83203125" style="19" customWidth="1"/>
+    <col min="1013" max="1025" width="10.83203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" customFormat="false" ht="15" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
-[...450 lines deleted...]
-      <c r="C7" s="23"/>
+    <row r="2" spans="1:1024" ht="19" x14ac:dyDescent="0.2">
+      <c r="B2" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+      <c r="AB2" s="50"/>
+      <c r="AC2" s="50"/>
+      <c r="AD2" s="50"/>
+      <c r="AE2" s="50"/>
+      <c r="AF2" s="50"/>
+      <c r="AG2" s="50"/>
+    </row>
+    <row r="4" spans="1:1024" ht="21" x14ac:dyDescent="0.25">
+      <c r="B4" s="51" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1024" ht="21" x14ac:dyDescent="0.25">
+      <c r="B5" s="51" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1024" ht="21" x14ac:dyDescent="0.25">
+      <c r="B6" s="51" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="20"/>
+      <c r="D6" s="20"/>
+      <c r="E6" s="20"/>
+    </row>
+    <row r="7" spans="1:1024" x14ac:dyDescent="0.2">
+      <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
-      <c r="F7" s="20"/>
-[...104 lines deleted...]
-      <c r="C9" s="23"/>
+    </row>
+    <row r="8" spans="1:1024" x14ac:dyDescent="0.2">
+      <c r="C8" s="20"/>
+      <c r="D8" s="20"/>
+      <c r="E8" s="20"/>
+    </row>
+    <row r="9" spans="1:1024" x14ac:dyDescent="0.2">
+      <c r="C9" s="20"/>
       <c r="D9" s="20"/>
       <c r="E9" s="20"/>
       <c r="F9" s="20"/>
       <c r="G9" s="20"/>
       <c r="H9" s="20"/>
       <c r="I9" s="20"/>
       <c r="J9" s="20"/>
       <c r="K9" s="20"/>
       <c r="L9" s="20"/>
       <c r="M9" s="20"/>
-      <c r="N9" s="30"/>
-[...4 lines deleted...]
-      <c r="S9" s="19"/>
+      <c r="N9" s="20"/>
+      <c r="O9" s="20"/>
+      <c r="P9" s="20"/>
+      <c r="Q9" s="20"/>
+      <c r="R9" s="20"/>
+      <c r="S9" s="20"/>
       <c r="T9" s="20"/>
-      <c r="U9" s="19"/>
+      <c r="U9" s="20"/>
       <c r="V9" s="20"/>
       <c r="W9" s="20"/>
       <c r="X9" s="20"/>
       <c r="Y9" s="20"/>
-      <c r="Z9" s="24" t="s">
+      <c r="Z9" s="20"/>
+    </row>
+    <row r="10" spans="1:1024" s="22" customFormat="1" ht="21.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="21"/>
+      <c r="B10" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C10" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="D10" s="13"/>
+      <c r="E10" s="13"/>
+      <c r="F10" s="13"/>
+      <c r="G10" s="13"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="13"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
+      <c r="N10" s="13"/>
+      <c r="O10" s="13" t="s">
+        <v>1</v>
+      </c>
+      <c r="P10" s="13"/>
+      <c r="Q10" s="13"/>
+      <c r="R10" s="13"/>
+      <c r="S10" s="13"/>
+      <c r="T10" s="13"/>
+      <c r="U10" s="13"/>
+      <c r="V10" s="13"/>
+      <c r="W10" s="13"/>
+      <c r="X10" s="13"/>
+      <c r="Y10" s="13"/>
+      <c r="Z10" s="13"/>
+      <c r="AA10" s="12" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB10" s="12"/>
+      <c r="AC10" s="12"/>
+      <c r="AD10" s="12"/>
+      <c r="AE10" s="12"/>
+      <c r="AF10" s="12"/>
+      <c r="AG10" s="12"/>
+      <c r="AH10" s="12"/>
+      <c r="AI10" s="12"/>
+      <c r="AJ10" s="12"/>
+      <c r="AK10" s="12"/>
+      <c r="AL10" s="12"/>
+      <c r="AM10" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="AN10" s="12"/>
+      <c r="AO10" s="12"/>
+      <c r="AP10" s="12"/>
+      <c r="AQ10" s="12"/>
+      <c r="AR10" s="12"/>
+      <c r="AS10" s="12"/>
+      <c r="AT10" s="12"/>
+      <c r="AU10" s="12"/>
+      <c r="AV10" s="12"/>
+      <c r="AW10" s="12"/>
+      <c r="AX10" s="12"/>
+      <c r="ALY10" s="21"/>
+      <c r="ALZ10" s="21"/>
+      <c r="AMA10" s="21"/>
+      <c r="AMB10" s="21"/>
+      <c r="AMC10" s="21"/>
+      <c r="AMD10" s="21"/>
+      <c r="AME10" s="21"/>
+      <c r="AMF10" s="21"/>
+      <c r="AMG10" s="21"/>
+      <c r="AMH10" s="21"/>
+      <c r="AMI10" s="21"/>
+      <c r="AMJ10" s="21"/>
+    </row>
+    <row r="11" spans="1:1024" s="24" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11"/>
+      <c r="B11" t="s">
+        <v>18</v>
+      </c>
+      <c r="C11" s="23">
+        <v>41640</v>
+      </c>
+      <c r="D11" s="24">
+        <v>41671</v>
+      </c>
+      <c r="E11" s="24">
+        <v>41699</v>
+      </c>
+      <c r="F11" s="24">
+        <v>41730</v>
+      </c>
+      <c r="G11" s="24">
+        <v>41760</v>
+      </c>
+      <c r="H11" s="24">
+        <v>41791</v>
+      </c>
+      <c r="I11" s="24">
+        <v>41821</v>
+      </c>
+      <c r="J11" s="24">
+        <v>41852</v>
+      </c>
+      <c r="K11" s="24">
+        <v>41883</v>
+      </c>
+      <c r="L11" s="24">
+        <v>41913</v>
+      </c>
+      <c r="M11" s="24">
+        <v>41944</v>
+      </c>
+      <c r="N11" s="25">
+        <v>41974</v>
+      </c>
+      <c r="O11" s="23">
+        <v>41640</v>
+      </c>
+      <c r="P11" s="24">
+        <v>41671</v>
+      </c>
+      <c r="Q11" s="24">
+        <v>41699</v>
+      </c>
+      <c r="R11" s="24">
+        <v>41730</v>
+      </c>
+      <c r="S11" s="24">
+        <v>41760</v>
+      </c>
+      <c r="T11" s="24">
+        <v>41791</v>
+      </c>
+      <c r="U11" s="24">
+        <v>41821</v>
+      </c>
+      <c r="V11" s="24">
+        <v>41852</v>
+      </c>
+      <c r="W11" s="24">
+        <v>41883</v>
+      </c>
+      <c r="X11" s="24">
+        <v>41913</v>
+      </c>
+      <c r="Y11" s="24">
+        <v>41944</v>
+      </c>
+      <c r="Z11" s="25">
+        <v>41974</v>
+      </c>
+      <c r="AA11" s="23">
+        <v>42005</v>
+      </c>
+      <c r="AB11" s="24">
+        <v>42036</v>
+      </c>
+      <c r="AC11" s="24">
+        <v>42064</v>
+      </c>
+      <c r="AD11" s="24">
+        <v>42095</v>
+      </c>
+      <c r="AE11" s="24">
+        <v>42125</v>
+      </c>
+      <c r="AF11" s="24">
+        <v>42156</v>
+      </c>
+      <c r="AG11" s="24">
+        <v>42186</v>
+      </c>
+      <c r="AH11" s="24">
+        <v>42217</v>
+      </c>
+      <c r="AI11" s="24">
+        <v>42248</v>
+      </c>
+      <c r="AJ11" s="24">
+        <v>42278</v>
+      </c>
+      <c r="AK11" s="24">
+        <v>42309</v>
+      </c>
+      <c r="AL11" s="25">
+        <v>42339</v>
+      </c>
+      <c r="AM11" s="23">
+        <v>42370</v>
+      </c>
+      <c r="AN11" s="24">
+        <v>42401</v>
+      </c>
+      <c r="AO11" s="24">
+        <v>42430</v>
+      </c>
+      <c r="AP11" s="24">
+        <v>42461</v>
+      </c>
+      <c r="AQ11" s="24">
+        <v>42491</v>
+      </c>
+      <c r="AR11" s="24">
+        <v>42522</v>
+      </c>
+      <c r="AS11" s="24">
+        <v>42552</v>
+      </c>
+      <c r="AT11" s="24">
+        <v>42583</v>
+      </c>
+      <c r="AU11" s="24">
+        <v>42614</v>
+      </c>
+      <c r="AV11" s="24">
+        <v>42644</v>
+      </c>
+      <c r="AW11" s="24">
+        <v>42675</v>
+      </c>
+      <c r="AX11" s="25">
+        <v>42705</v>
+      </c>
+      <c r="ALY11" s="26"/>
+      <c r="ALZ11"/>
+      <c r="AMA11"/>
+      <c r="AMB11"/>
+      <c r="AMC11"/>
+      <c r="AMD11"/>
+      <c r="AME11"/>
+      <c r="AMF11"/>
+      <c r="AMG11"/>
+      <c r="AMH11"/>
+      <c r="AMI11"/>
+      <c r="AMJ11"/>
+    </row>
+    <row r="12" spans="1:1024" s="24" customFormat="1" ht="21.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12"/>
+      <c r="B12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C12" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="11"/>
+      <c r="M12" s="11"/>
+      <c r="N12" s="11"/>
+      <c r="O12" s="27"/>
+      <c r="P12" s="28"/>
+      <c r="Q12" s="28"/>
+      <c r="R12" s="28"/>
+      <c r="S12" s="28"/>
+      <c r="T12" s="28"/>
+      <c r="U12" s="28"/>
+      <c r="V12" s="28"/>
+      <c r="W12" s="28"/>
+      <c r="X12" s="28"/>
+      <c r="Y12" s="28"/>
+      <c r="Z12" s="29"/>
+      <c r="AA12" s="27"/>
+      <c r="AB12" s="28"/>
+      <c r="AC12" s="28"/>
+      <c r="AD12" s="28"/>
+      <c r="AE12" s="28"/>
+      <c r="AF12" s="28"/>
+      <c r="AG12" s="28"/>
+      <c r="AH12" s="28"/>
+      <c r="AI12" s="28"/>
+      <c r="AJ12" s="28"/>
+      <c r="AK12" s="28"/>
+      <c r="AL12" s="29"/>
+      <c r="AM12" s="27"/>
+      <c r="AN12" s="28"/>
+      <c r="AO12" s="28"/>
+      <c r="AP12" s="28"/>
+      <c r="AQ12" s="28"/>
+      <c r="AR12" s="28"/>
+      <c r="AS12" s="28"/>
+      <c r="AT12" s="28"/>
+      <c r="AU12" s="28"/>
+      <c r="AV12" s="28"/>
+      <c r="AW12" s="28"/>
+      <c r="AX12" s="29"/>
+      <c r="ALY12" s="26"/>
+      <c r="ALZ12"/>
+      <c r="AMA12"/>
+      <c r="AMB12"/>
+      <c r="AMC12"/>
+      <c r="AMD12"/>
+      <c r="AME12"/>
+      <c r="AMF12"/>
+      <c r="AMG12"/>
+      <c r="AMH12"/>
+      <c r="AMI12"/>
+      <c r="AMJ12"/>
+    </row>
+    <row r="13" spans="1:1024" ht="43" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" t="s">
+        <v>29</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" s="10"/>
+      <c r="E13" s="10"/>
+      <c r="F13" s="10"/>
+      <c r="G13" s="10"/>
+      <c r="H13" s="10"/>
+      <c r="I13" s="10"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="10"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="10"/>
+      <c r="O13" s="30"/>
+      <c r="P13" s="31"/>
+      <c r="Q13" s="31"/>
+      <c r="R13" s="31"/>
+      <c r="S13" s="31"/>
+      <c r="T13" s="31"/>
+      <c r="Z13" s="32"/>
+      <c r="AA13" s="33"/>
+      <c r="AL13" s="32"/>
+      <c r="AM13" s="33"/>
+      <c r="AX13" s="32"/>
+    </row>
+    <row r="14" spans="1:1024" ht="43" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" t="s">
+        <v>30</v>
+      </c>
+      <c r="C14" s="33"/>
+      <c r="N14" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="O14" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="AA9" s="24"/>
-[...60 lines deleted...]
-      <c r="Z10" s="33" t="s">
+      <c r="P14" s="31"/>
+      <c r="Q14" s="31"/>
+      <c r="R14" s="31"/>
+      <c r="S14" s="31"/>
+      <c r="T14" s="31"/>
+      <c r="Z14" s="32"/>
+      <c r="AA14" s="33"/>
+      <c r="AL14" s="32"/>
+      <c r="AM14" s="33"/>
+      <c r="AX14" s="32"/>
+    </row>
+    <row r="15" spans="1:1024" ht="43" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="33"/>
+      <c r="M15" s="8"/>
+      <c r="N15" s="8"/>
+      <c r="O15" s="7" t="s">
+        <v>19</v>
+      </c>
+      <c r="P15" s="7"/>
+      <c r="Q15" s="7"/>
+      <c r="R15" s="7"/>
+      <c r="S15" s="7"/>
+      <c r="T15" s="7"/>
+      <c r="U15" s="7"/>
+      <c r="V15" s="7"/>
+      <c r="W15" s="7"/>
+      <c r="X15" s="7"/>
+      <c r="Y15" s="7"/>
+      <c r="Z15" s="7"/>
+      <c r="AA15" s="34"/>
+      <c r="AB15"/>
+      <c r="AC15"/>
+      <c r="AD15"/>
+      <c r="AE15"/>
+      <c r="AF15"/>
+      <c r="AG15"/>
+      <c r="AH15"/>
+      <c r="AI15"/>
+      <c r="AJ15"/>
+      <c r="AK15"/>
+      <c r="AL15" s="35"/>
+      <c r="AM15" s="34"/>
+      <c r="AN15"/>
+      <c r="AO15"/>
+      <c r="AP15"/>
+      <c r="AQ15"/>
+      <c r="AR15"/>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AX15" s="32"/>
+    </row>
+    <row r="16" spans="1:1024" ht="43" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B16" t="s">
+        <v>32</v>
+      </c>
+      <c r="C16" s="33"/>
+      <c r="N16" s="32"/>
+      <c r="O16" s="33"/>
+      <c r="X16" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="Y16" s="6"/>
+      <c r="Z16" s="6"/>
+      <c r="AA16" s="6"/>
+      <c r="AB16" s="6"/>
+      <c r="AF16" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="AG16" s="6"/>
+      <c r="AH16" s="6"/>
+      <c r="AK16"/>
+      <c r="AL16" s="35"/>
+      <c r="AM16" s="34"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AX16" s="32"/>
+    </row>
+    <row r="17" spans="1:1024" s="19" customFormat="1" ht="43" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A17"/>
+      <c r="B17" t="s">
+        <v>30</v>
+      </c>
+      <c r="C17" s="33"/>
+      <c r="N17" s="36"/>
+      <c r="O17" s="33"/>
+      <c r="P17" s="31"/>
+      <c r="Q17" s="31"/>
+      <c r="R17" s="31"/>
+      <c r="S17" s="31"/>
+      <c r="U17" s="31"/>
+      <c r="Z17" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA17" s="9"/>
+      <c r="AB17" s="31"/>
+      <c r="AC17" s="31"/>
+      <c r="AD17" s="31"/>
+      <c r="AE17" s="31"/>
+      <c r="AG17" s="31"/>
+      <c r="AL17" s="32"/>
+      <c r="AM17" s="30"/>
+      <c r="AN17" s="31"/>
+      <c r="AO17" s="31"/>
+      <c r="AP17" s="31"/>
+      <c r="AQ17" s="31"/>
+      <c r="AR17" s="31"/>
+      <c r="AS17" s="31"/>
+      <c r="AT17" s="31"/>
+      <c r="AX17" s="32"/>
+      <c r="ALY17"/>
+      <c r="ALZ17"/>
+      <c r="AMA17"/>
+      <c r="AMB17"/>
+      <c r="AMC17"/>
+      <c r="AMD17"/>
+      <c r="AME17"/>
+      <c r="AMF17"/>
+      <c r="AMG17"/>
+      <c r="AMH17"/>
+      <c r="AMI17"/>
+      <c r="AMJ17"/>
+    </row>
+    <row r="18" spans="1:1024" s="19" customFormat="1" ht="43" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18"/>
+      <c r="B18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="33"/>
+      <c r="N18" s="32"/>
+      <c r="O18" s="33"/>
+      <c r="Z18" s="32"/>
+      <c r="AA18" s="7" t="s">
+        <v>20</v>
+      </c>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7"/>
+      <c r="AD18" s="7"/>
+      <c r="AE18" s="7"/>
+      <c r="AF18" s="7"/>
+      <c r="AG18" s="7"/>
+      <c r="AH18" s="7"/>
+      <c r="AI18" s="7"/>
+      <c r="AJ18" s="7"/>
+      <c r="AK18" s="7"/>
+      <c r="AL18" s="7"/>
+      <c r="AM18" s="5"/>
+      <c r="AN18" s="43"/>
+      <c r="AO18" s="43"/>
+      <c r="AP18" s="45"/>
+      <c r="AQ18" s="45"/>
+      <c r="AR18" s="45"/>
+      <c r="AS18" s="45"/>
+      <c r="AT18" s="45"/>
+      <c r="AU18" s="46"/>
+      <c r="AX18" s="32"/>
+      <c r="ALY18"/>
+      <c r="ALZ18"/>
+      <c r="AMA18"/>
+      <c r="AMB18"/>
+      <c r="AMC18"/>
+      <c r="AMD18"/>
+      <c r="AME18"/>
+      <c r="AMF18"/>
+      <c r="AMG18"/>
+      <c r="AMH18"/>
+      <c r="AMI18"/>
+      <c r="AMJ18"/>
+    </row>
+    <row r="19" spans="1:1024" s="19" customFormat="1" ht="43" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19"/>
+      <c r="B19" t="s">
+        <v>32</v>
+      </c>
+      <c r="C19" s="33"/>
+      <c r="N19" s="32"/>
+      <c r="O19" s="33"/>
+      <c r="Z19" s="32"/>
+      <c r="AA19" s="33"/>
+      <c r="AK19" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="AL19" s="6"/>
+      <c r="AM19" s="6"/>
+      <c r="AN19" s="6"/>
+      <c r="AO19" s="6"/>
+      <c r="AQ19" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="AR19" s="6"/>
+      <c r="AS19" s="6"/>
+      <c r="AX19" s="32"/>
+      <c r="ALY19"/>
+      <c r="ALZ19"/>
+      <c r="AMA19"/>
+      <c r="AMB19"/>
+      <c r="AMC19"/>
+      <c r="AMD19"/>
+      <c r="AME19"/>
+      <c r="AMF19"/>
+      <c r="AMG19"/>
+      <c r="AMH19"/>
+      <c r="AMI19"/>
+      <c r="AMJ19"/>
+    </row>
+    <row r="20" spans="1:1024" s="19" customFormat="1" ht="43" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A20"/>
+      <c r="B20" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="33"/>
+      <c r="N20" s="32"/>
+      <c r="O20" s="33"/>
+      <c r="Z20" s="32"/>
+      <c r="AA20" s="33"/>
+      <c r="AD20" s="48" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE20" s="48"/>
+      <c r="AK20" s="44"/>
+      <c r="AL20" s="32"/>
+      <c r="AM20" s="44"/>
+      <c r="AN20" s="44"/>
+      <c r="AO20" s="44"/>
+      <c r="AP20" s="44"/>
+      <c r="AQ20" s="44"/>
+      <c r="AR20" s="44"/>
+      <c r="AS20" s="44"/>
+      <c r="AX20" s="32"/>
+      <c r="ALY20"/>
+      <c r="ALZ20"/>
+      <c r="AMA20"/>
+      <c r="AMB20"/>
+      <c r="AMC20"/>
+      <c r="AMD20"/>
+      <c r="AME20"/>
+      <c r="AMF20"/>
+      <c r="AMG20"/>
+      <c r="AMH20"/>
+      <c r="AMI20"/>
+      <c r="AMJ20"/>
+    </row>
+    <row r="21" spans="1:1024" s="19" customFormat="1" ht="43" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A21"/>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" s="33"/>
+      <c r="N21" s="32"/>
+      <c r="O21" s="33"/>
+      <c r="Z21" s="32"/>
+      <c r="AA21" s="33"/>
+      <c r="AL21" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="AM21" s="9"/>
+      <c r="AN21" s="31"/>
+      <c r="AO21" s="31"/>
+      <c r="AR21" s="31"/>
+      <c r="AS21" s="31"/>
+      <c r="AX21" s="32"/>
+      <c r="ALY21"/>
+      <c r="ALZ21"/>
+      <c r="AMA21"/>
+      <c r="AMB21"/>
+      <c r="AMC21"/>
+      <c r="AMD21"/>
+      <c r="AME21"/>
+      <c r="AMF21"/>
+      <c r="AMG21"/>
+      <c r="AMH21"/>
+      <c r="AMI21"/>
+      <c r="AMJ21"/>
+    </row>
+    <row r="22" spans="1:1024" ht="43" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B22" t="s">
+        <v>34</v>
+      </c>
+      <c r="C22" s="37"/>
+      <c r="D22" s="38"/>
+      <c r="E22" s="38"/>
+      <c r="F22" s="38"/>
+      <c r="G22" s="38"/>
+      <c r="H22" s="38"/>
+      <c r="I22" s="38"/>
+      <c r="J22" s="38"/>
+      <c r="K22" s="38"/>
+      <c r="L22" s="38"/>
+      <c r="M22" s="38"/>
+      <c r="N22" s="39"/>
+      <c r="O22" s="37"/>
+      <c r="P22" s="38"/>
+      <c r="Q22" s="38"/>
+      <c r="R22" s="38"/>
+      <c r="S22" s="38"/>
+      <c r="T22" s="38"/>
+      <c r="U22" s="38"/>
+      <c r="V22" s="38"/>
+      <c r="W22" s="38"/>
+      <c r="X22" s="38"/>
+      <c r="Y22" s="38"/>
+      <c r="Z22" s="39"/>
+      <c r="AA22" s="37"/>
+      <c r="AB22" s="38"/>
+      <c r="AC22" s="38"/>
+      <c r="AD22" s="38"/>
+      <c r="AE22" s="38"/>
+      <c r="AF22" s="38"/>
+      <c r="AG22" s="38"/>
+      <c r="AH22" s="38"/>
+      <c r="AI22" s="38"/>
+      <c r="AJ22" s="38"/>
+      <c r="AK22" s="38"/>
+      <c r="AL22" s="39"/>
+      <c r="AM22" s="37"/>
+      <c r="AN22" s="38"/>
+      <c r="AO22" s="38"/>
+      <c r="AP22" s="38"/>
+      <c r="AQ22" s="38"/>
+      <c r="AR22" s="38"/>
+      <c r="AS22" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="AA10" s="33"/>
-[...193 lines deleted...]
-      <c r="AK13" s="33" t="s">
+      <c r="AT22" s="4"/>
+      <c r="AU22" s="4"/>
+      <c r="AV22" s="4"/>
+      <c r="AW22" s="47" t="s">
         <v>10</v>
       </c>
-      <c r="AL13" s="33"/>
-[...4 lines deleted...]
-      <c r="AQ13" s="33" t="s">
+      <c r="AX22" s="47"/>
+    </row>
+    <row r="24" spans="1:1024" ht="16.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="AR13" s="33"/>
-[...49 lines deleted...]
-      <c r="AF14" s="38" t="s">
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="40"/>
+      <c r="H24" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="O24" s="2"/>
+      <c r="P24" s="2"/>
+      <c r="Q24" s="40"/>
+      <c r="R24" s="40"/>
+      <c r="S24" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="T24" s="1"/>
+      <c r="U24" s="1"/>
+      <c r="V24" s="1"/>
+      <c r="W24" s="1"/>
+      <c r="X24" s="1"/>
+      <c r="Y24" s="1"/>
+      <c r="Z24" s="1"/>
+      <c r="AA24" s="1"/>
+      <c r="AB24" s="1"/>
+      <c r="AC24" s="1"/>
+      <c r="AD24" s="1"/>
+      <c r="AE24" s="1"/>
+      <c r="AF24" s="1"/>
+      <c r="AG24" s="1"/>
+      <c r="AH24" s="1"/>
+      <c r="AI24" s="1"/>
+      <c r="AJ24" s="1"/>
+      <c r="AK24" s="1"/>
+      <c r="AL24" s="1"/>
+      <c r="AM24" s="1"/>
+      <c r="AN24" s="1"/>
+      <c r="AO24" s="1"/>
+      <c r="AP24" s="1"/>
+      <c r="AQ24" s="1"/>
+      <c r="AR24" s="1"/>
+      <c r="AS24" s="1"/>
+      <c r="AT24" s="1"/>
+      <c r="AU24" s="1"/>
+      <c r="AV24" s="1"/>
+      <c r="AW24" s="1"/>
+      <c r="AX24" s="1"/>
+    </row>
+    <row r="25" spans="1:1024" ht="17" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C25" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="AG14" s="38"/>
-[...11 lines deleted...]
-      <c r="AS14" s="40" t="s">
+      <c r="D25" s="18"/>
+      <c r="E25" s="18"/>
+      <c r="F25" s="18"/>
+      <c r="G25" s="40"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="2"/>
+      <c r="P25" s="2"/>
+      <c r="Q25" s="40"/>
+      <c r="R25" s="40"/>
+      <c r="S25" s="1" t="s">
+        <v>25</v>
+      </c>
+      <c r="T25" s="1"/>
+      <c r="U25" s="1"/>
+      <c r="V25" s="1"/>
+      <c r="W25" s="1"/>
+      <c r="X25" s="1"/>
+      <c r="Y25" s="1"/>
+      <c r="Z25" s="1"/>
+      <c r="AA25" s="1"/>
+      <c r="AB25" s="1"/>
+      <c r="AC25" s="1"/>
+      <c r="AD25" s="1"/>
+      <c r="AE25" s="1"/>
+      <c r="AF25" s="1"/>
+      <c r="AG25" s="1"/>
+      <c r="AH25" s="1"/>
+      <c r="AI25" s="1"/>
+      <c r="AJ25" s="1"/>
+      <c r="AK25" s="1"/>
+      <c r="AL25" s="1"/>
+      <c r="AM25" s="1"/>
+      <c r="AN25" s="1"/>
+      <c r="AO25" s="1"/>
+      <c r="AP25" s="1"/>
+      <c r="AQ25" s="1"/>
+      <c r="AR25" s="1"/>
+      <c r="AS25" s="1"/>
+      <c r="AT25" s="1"/>
+      <c r="AU25" s="1"/>
+      <c r="AV25" s="1"/>
+      <c r="AW25" s="1"/>
+      <c r="AX25" s="1"/>
+    </row>
+    <row r="26" spans="1:1024" ht="17" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C26" s="17" t="s">
+        <v>31</v>
+      </c>
+      <c r="D26" s="17"/>
+      <c r="E26" s="17"/>
+      <c r="F26" s="17"/>
+      <c r="G26" s="40"/>
+      <c r="H26" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="AT14" s="40"/>
-[...3 lines deleted...]
-      <c r="AX14" s="42" t="s">
+      <c r="I26" s="49"/>
+      <c r="J26" s="49"/>
+      <c r="K26" s="49"/>
+      <c r="L26" s="49"/>
+      <c r="M26" s="49"/>
+      <c r="N26" s="49"/>
+      <c r="O26" s="49"/>
+      <c r="P26" s="49"/>
+      <c r="Q26" s="40"/>
+      <c r="R26" s="40"/>
+      <c r="S26" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="T26" s="1"/>
+      <c r="U26" s="1"/>
+      <c r="V26" s="1"/>
+      <c r="W26" s="1"/>
+      <c r="X26" s="1"/>
+      <c r="Y26" s="1"/>
+      <c r="Z26" s="1"/>
+      <c r="AA26" s="1"/>
+      <c r="AB26" s="1"/>
+      <c r="AC26" s="1"/>
+      <c r="AD26" s="1"/>
+      <c r="AE26" s="1"/>
+      <c r="AF26" s="1"/>
+      <c r="AG26" s="1"/>
+      <c r="AH26" s="1"/>
+      <c r="AI26" s="1"/>
+      <c r="AJ26" s="1"/>
+      <c r="AK26" s="1"/>
+      <c r="AL26" s="1"/>
+      <c r="AM26" s="1"/>
+      <c r="AN26" s="1"/>
+      <c r="AO26" s="1"/>
+      <c r="AP26" s="1"/>
+      <c r="AQ26" s="1"/>
+      <c r="AR26" s="1"/>
+      <c r="AS26" s="1"/>
+      <c r="AT26" s="1"/>
+      <c r="AU26" s="1"/>
+      <c r="AV26" s="1"/>
+      <c r="AW26" s="1"/>
+      <c r="AX26" s="1"/>
+    </row>
+    <row r="27" spans="1:1024" ht="17" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="C27" s="16" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="C16" s="43" t="s">
+      <c r="D27" s="16"/>
+      <c r="E27" s="16"/>
+      <c r="F27" s="16"/>
+      <c r="G27" s="40"/>
+      <c r="H27" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="D16" s="43"/>
-[...3 lines deleted...]
-      <c r="H16" s="45" t="s">
+      <c r="I27" s="15"/>
+      <c r="J27" s="15"/>
+      <c r="K27" s="41"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="40"/>
+      <c r="N27" s="41"/>
+      <c r="O27" s="40"/>
+      <c r="P27" s="40"/>
+      <c r="Q27" s="40"/>
+      <c r="R27" s="40"/>
+    </row>
+    <row r="28" spans="1:1024" ht="17" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="C28" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="I16" s="45"/>
-[...9 lines deleted...]
-      <c r="S16" s="46" t="s">
+      <c r="D28" s="14"/>
+      <c r="E28" s="14"/>
+      <c r="F28" s="14"/>
+      <c r="G28" s="40"/>
+      <c r="H28" s="40"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="40"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="40"/>
+      <c r="P28" s="40"/>
+      <c r="Q28" s="40"/>
+      <c r="R28" s="40"/>
+    </row>
+    <row r="29" spans="1:1024" x14ac:dyDescent="0.2">
+      <c r="H29"/>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:1024" x14ac:dyDescent="0.2">
+      <c r="H30"/>
+      <c r="I30"/>
+      <c r="J30"/>
+      <c r="K30"/>
+    </row>
+    <row r="31" spans="1:1024" x14ac:dyDescent="0.2">
+      <c r="C31" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="T16" s="46"/>
-[...271 lines deleted...]
-      <c r="S23" s="0"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="S31"/>
     </row>
   </sheetData>
-  <mergeCells count="31">
-[...30 lines deleted...]
-    <mergeCell ref="S20:AX20"/>
+  <mergeCells count="32">
+    <mergeCell ref="C28:F28"/>
+    <mergeCell ref="B2:AG2"/>
+    <mergeCell ref="AM18:AO18"/>
+    <mergeCell ref="X16:AB16"/>
+    <mergeCell ref="AF16:AH16"/>
+    <mergeCell ref="C26:F26"/>
+    <mergeCell ref="H26:P26"/>
+    <mergeCell ref="S25:AX25"/>
+    <mergeCell ref="C27:F27"/>
+    <mergeCell ref="H27:J27"/>
+    <mergeCell ref="S26:AX26"/>
+    <mergeCell ref="AD20:AE20"/>
+    <mergeCell ref="AS22:AV22"/>
+    <mergeCell ref="C24:F24"/>
+    <mergeCell ref="H24:P25"/>
+    <mergeCell ref="S24:AX24"/>
+    <mergeCell ref="C25:F25"/>
+    <mergeCell ref="AW22:AX22"/>
+    <mergeCell ref="AA18:AL18"/>
+    <mergeCell ref="AL21:AM21"/>
+    <mergeCell ref="AK19:AO19"/>
+    <mergeCell ref="AQ19:AS19"/>
+    <mergeCell ref="C13:N13"/>
+    <mergeCell ref="N14:O14"/>
+    <mergeCell ref="M15:N15"/>
+    <mergeCell ref="O15:Z15"/>
+    <mergeCell ref="Z17:AA17"/>
+    <mergeCell ref="C10:N10"/>
+    <mergeCell ref="O10:Z10"/>
+    <mergeCell ref="AA10:AL10"/>
+    <mergeCell ref="AM10:AX10"/>
+    <mergeCell ref="C12:N12"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="C23" r:id="rId1" display="https://academiac.net/2018/11/20/guidelines-to-draw-a-timeline-of-your-phd/"/>
+    <hyperlink ref="C31" r:id="rId1" display="https://academiac.net/2018/11/20/guidelines-to-draw-a-timeline-of-your-phd/" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
-  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
-[...5 lines deleted...]
-  </headerFooter>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.51180555555555496" footer="0.51180555555555496"/>
+  <pageSetup paperSize="9" scale="44" firstPageNumber="0" orientation="landscape" horizontalDpi="300" verticalDpi="300"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Application>LibreOffice/5.4.6.2$MacOSX_X86_64 LibreOffice_project/4014ce260a04f1026ba855d3b8d91541c224eab8</Application>
+  <Application>Microsoft Macintosh Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Feuilles de calcul</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Gantt chart</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>alean-academics</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>en-US</dc:language>
-  <cp:lastModifiedBy/>
-[...3 lines deleted...]
-  <dc:title/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>14.0300</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>alean-academics</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DocSecurity">
     <vt:i4>0</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="HyperlinksChanged">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="LinksUpToDate">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ScaleCrop">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ShareDoc">
-    <vt:bool>0</vt:bool>
+    <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>